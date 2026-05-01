--- v0 (2026-01-20)
+++ v1 (2026-05-01)
@@ -10,51 +10,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1400B315" w14:textId="77777777" w:rsidR="00202388" w:rsidRPr="00754BC3" w:rsidRDefault="00202388" w:rsidP="00202388">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk117169659"/>
       <w:r w:rsidRPr="00754BC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -387,51 +387,51 @@
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> USERNAME  "Enter your first name" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE4BC5" w:rsidRPr="00DE4BC5">
+      <w:r w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
@@ -623,64 +623,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The applicant has applied for an HFA Grant</w:t>
       </w:r>
       <w:r w:rsidR="006264E5" w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for a project to be held in your </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> for a project to be held in your Department</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006264E5" w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please read the regulations for the HFA Grants programme and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
@@ -735,213 +723,170 @@
         </w:rPr>
         <w:t>Length of time you have known the candidate</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="SMART objectives"/>
         <w:tag w:val="SMART objectives"/>
         <w:id w:val="-856416723"/>
         <w:placeholder>
           <w:docPart w:val="C8D323E75C5E4B4DAB45D1854EC3C715"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7672CBCF" w14:textId="0FEE95EB" w:rsidR="00AB7D2B" w:rsidRPr="00DE4BC5" w:rsidRDefault="00AB7D2B" w:rsidP="00080865">
+        <w:p w14:paraId="7672CBCF" w14:textId="0FEE95EB" w:rsidR="00AB7D2B" w:rsidRDefault="00AB7D2B" w:rsidP="00080865">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="404040"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DE4BC5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4EFA2459" w14:textId="77777777" w:rsidR="006264E5" w:rsidRPr="00DE4BC5" w:rsidRDefault="006264E5" w:rsidP="00080865">
-[...13 lines deleted...]
-    <w:p w14:paraId="5894C562" w14:textId="29F18EE5" w:rsidR="00202388" w:rsidRPr="00DE4BC5" w:rsidRDefault="006264E5" w:rsidP="006264E5">
+    <w:p w14:paraId="2CB07ECA" w14:textId="78DC38E7" w:rsidR="006264E5" w:rsidRPr="0086152C" w:rsidRDefault="006264E5" w:rsidP="0086152C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE4BC5">
+      <w:r w:rsidRPr="00C5590C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The amount granted by the HFA is supposed to cover the running expenses (including daily subsistence of the granted applicant). Can this amount cover the cost of the proposed project period?</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">The amount granted by the HFA is supposed to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5590C" w:rsidRPr="00C5590C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...48 lines deleted...]
-        </w:numPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">help </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5590C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4BC5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>cover</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5590C" w:rsidRPr="00C5590C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4BC5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5590C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-        <w:t>from which source(s) will the deficit be covered?</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the running expenses (including daily subsistence of the granted applicant). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086152C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If the amount is not sufficient, from which source(s) will the deficit be covered?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:alias w:val="Project proposal"/>
         <w:tag w:val="Project proposal"/>
         <w:id w:val="-2108483244"/>
         <w:placeholder>
           <w:docPart w:val="2F3675381120450CB06FC24783C86EE3"/>
         </w:placeholder>
-        <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7F19B60B" w14:textId="77777777" w:rsidR="006264E5" w:rsidRPr="00DE4BC5" w:rsidRDefault="006264E5" w:rsidP="006264E5">
           <w:pPr>
             <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="404040"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DE4BC5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -1057,583 +1002,75 @@
         <w:t>State your view on the candidate's ability and suitability for (further) Research or Training and on any relevant points which you consider would be helpful to the HFA</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:alias w:val="Project proposal"/>
         <w:tag w:val="Project proposal"/>
         <w:id w:val="1851060697"/>
         <w:placeholder>
           <w:docPart w:val="B435DC17CE4D4A7093682ABFDD4B799C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="379E995A" w14:textId="77777777" w:rsidR="006264E5" w:rsidRPr="00DE4BC5" w:rsidRDefault="006264E5" w:rsidP="006264E5">
+        <w:p w14:paraId="3603CCEC" w14:textId="4C3EE57F" w:rsidR="009E112E" w:rsidRPr="00DE4BC5" w:rsidRDefault="006264E5" w:rsidP="0086152C">
           <w:pPr>
             <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
-              <w:bCs/>
-              <w:color w:val="404040"/>
+              <w:color w:val="C00000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
-              <w:lang w:eastAsia="fr-FR"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DE4BC5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3603CCEC" w14:textId="77777777" w:rsidR="009E112E" w:rsidRPr="00DE4BC5" w:rsidRDefault="009E112E">
-[...505 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7D341CC0" w14:textId="7F484BAF" w:rsidR="003A3F4D" w:rsidRPr="00DE4BC5" w:rsidRDefault="003A3F4D" w:rsidP="003A3F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -1677,51 +1114,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE4BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">First name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="134F3B9F" w14:textId="67EDB601" w:rsidR="00FC2633" w:rsidRPr="00DE4BC5" w:rsidRDefault="00DE4BC5" w:rsidP="003A3F4D">
+          <w:p w14:paraId="134F3B9F" w14:textId="67EDB601" w:rsidR="00FC2633" w:rsidRPr="00DE4BC5" w:rsidRDefault="00BE5FC6" w:rsidP="003A3F4D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="404040"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="fr-FR"/>
                 </w:rPr>
                 <w:alias w:val="First name"/>
                 <w:tag w:val="First name"/>
@@ -1756,51 +1193,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE4BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Last name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C852E5" w14:textId="3DBB010D" w:rsidR="00FC2633" w:rsidRPr="00DE4BC5" w:rsidRDefault="00DE4BC5" w:rsidP="003A3F4D">
+          <w:p w14:paraId="58C852E5" w14:textId="3DBB010D" w:rsidR="00FC2633" w:rsidRPr="00DE4BC5" w:rsidRDefault="00BE5FC6" w:rsidP="003A3F4D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:alias w:val="Last Name"/>
                 <w:tag w:val="Last Name"/>
                 <w:id w:val="-1759589738"/>
                 <w:placeholder>
                   <w:docPart w:val="A924AF17862C4FBEA8065E7049E3DC44"/>
@@ -1848,51 +1285,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE4BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB0DC9A" w14:textId="5F5B7705" w:rsidR="00FC2633" w:rsidRPr="00DE4BC5" w:rsidRDefault="00DE4BC5" w:rsidP="003A3F4D">
+          <w:p w14:paraId="3DB0DC9A" w14:textId="5F5B7705" w:rsidR="00FC2633" w:rsidRPr="00DE4BC5" w:rsidRDefault="00BE5FC6" w:rsidP="003A3F4D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="404040"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="fr-FR"/>
                 </w:rPr>
                 <w:alias w:val="Title"/>
                 <w:tag w:val="Title"/>
@@ -1927,51 +1364,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE4BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45986C3B" w14:textId="1062DF54" w:rsidR="00FC2633" w:rsidRPr="00DE4BC5" w:rsidRDefault="00DE4BC5" w:rsidP="003A3F4D">
+          <w:p w14:paraId="45986C3B" w14:textId="1062DF54" w:rsidR="00FC2633" w:rsidRPr="00DE4BC5" w:rsidRDefault="00BE5FC6" w:rsidP="003A3F4D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="404040"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="fr-FR"/>
                 </w:rPr>
                 <w:alias w:val="Email"/>
                 <w:tag w:val="Email"/>
@@ -2020,51 +1457,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE4BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Name and address of your institution and department: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E112E" w:rsidRPr="00DE4BC5" w14:paraId="21748D0E" w14:textId="77777777" w:rsidTr="009E112E">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8778" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="132F87AC" w14:textId="6E3B2F09" w:rsidR="009E112E" w:rsidRPr="00DE4BC5" w:rsidRDefault="00DE4BC5" w:rsidP="003A3F4D">
+          <w:p w14:paraId="132F87AC" w14:textId="6E3B2F09" w:rsidR="009E112E" w:rsidRPr="00DE4BC5" w:rsidRDefault="00BE5FC6" w:rsidP="003A3F4D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="404040"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="fr-FR"/>
                 </w:rPr>
                 <w:alias w:val="Department"/>
@@ -2126,51 +1563,51 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
       <w:r w:rsidR="009E112E" w:rsidRPr="00DE4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (please tick the box)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C20C22A" w14:textId="77777777" w:rsidR="003A3F4D" w:rsidRPr="00DE4BC5" w:rsidRDefault="003A3F4D" w:rsidP="003A3F4D">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55358696" w14:textId="559BF759" w:rsidR="003A3F4D" w:rsidRPr="00DE4BC5" w:rsidRDefault="00DE4BC5" w:rsidP="003A3F4D">
+    <w:p w14:paraId="55358696" w14:textId="559BF759" w:rsidR="003A3F4D" w:rsidRPr="00DE4BC5" w:rsidRDefault="00BE5FC6" w:rsidP="003A3F4D">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2056608897"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E112E" w:rsidRPr="00DE4BC5">
             <w:rPr>
@@ -2476,292 +1913,290 @@
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50D5009C" w14:textId="77777777" w:rsidR="009827B6" w:rsidRPr="009827B6" w:rsidRDefault="009827B6" w:rsidP="009827B6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009827B6" w:rsidRPr="009827B6" w:rsidSect="009E112E">
+    <w:sectPr w:rsidR="009827B6" w:rsidRPr="009827B6" w:rsidSect="0086152C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1702" w:right="1552" w:bottom="1702" w:left="1560" w:header="216" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1560" w:right="1552" w:bottom="1702" w:left="1560" w:header="216" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C9920CC" w14:textId="77777777" w:rsidR="003812AE" w:rsidRDefault="003812AE">
+    <w:p w14:paraId="6B586B94" w14:textId="77777777" w:rsidR="00BE5FC6" w:rsidRDefault="00BE5FC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E93455B" w14:textId="77777777" w:rsidR="003812AE" w:rsidRDefault="003812AE">
+    <w:p w14:paraId="1140D83B" w14:textId="77777777" w:rsidR="00BE5FC6" w:rsidRDefault="00BE5FC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E9EEB24" w14:textId="77777777" w:rsidR="006B4CEC" w:rsidRDefault="00E33601">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E9EEB24" w14:textId="77777777" w:rsidR="00DC24D8" w:rsidRDefault="00E33601">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11B546B9" w14:textId="77777777" w:rsidR="003812AE" w:rsidRDefault="003812AE">
+    <w:p w14:paraId="68719BCA" w14:textId="77777777" w:rsidR="00BE5FC6" w:rsidRDefault="00BE5FC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F4D7854" w14:textId="77777777" w:rsidR="003812AE" w:rsidRDefault="003812AE">
+    <w:p w14:paraId="68B01336" w14:textId="77777777" w:rsidR="00BE5FC6" w:rsidRDefault="00BE5FC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="03538115" w14:textId="77777777" w:rsidR="006B4CEC" w:rsidRDefault="00E457BA" w:rsidP="002D201D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03538115" w14:textId="77777777" w:rsidR="00DC24D8" w:rsidRDefault="00E457BA" w:rsidP="002D201D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1620"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="674290C3" wp14:editId="707566D5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-25400</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-207010</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7588340" cy="10716544"/>
           <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="1418106595" name="Picture 1418106595"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="SidePanel.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7588340" cy="10716544"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E33601">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00E33601">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="358BBD99" w14:textId="77777777" w:rsidR="006B4CEC" w:rsidRDefault="00DE4BC5" w:rsidP="0028579B">
+  <w:p w14:paraId="358BBD99" w14:textId="77777777" w:rsidR="00DC24D8" w:rsidRDefault="00DC24D8" w:rsidP="0028579B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="993"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="396E023E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="671E574A"/>
     <w:lvl w:ilvl="0" w:tplc="25847E5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3398,150 +2833,164 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003812AE"/>
     <w:rsid w:val="00080865"/>
     <w:rsid w:val="001333AD"/>
     <w:rsid w:val="00157212"/>
     <w:rsid w:val="00197BFC"/>
     <w:rsid w:val="00202388"/>
     <w:rsid w:val="002D4475"/>
+    <w:rsid w:val="002F598F"/>
     <w:rsid w:val="00313FA9"/>
+    <w:rsid w:val="00327653"/>
     <w:rsid w:val="003812AE"/>
+    <w:rsid w:val="003875CB"/>
     <w:rsid w:val="003A170C"/>
     <w:rsid w:val="003A3F4D"/>
     <w:rsid w:val="003F3EE6"/>
+    <w:rsid w:val="004409E6"/>
+    <w:rsid w:val="004D12DA"/>
     <w:rsid w:val="00505CEF"/>
     <w:rsid w:val="005769C2"/>
     <w:rsid w:val="005A192D"/>
     <w:rsid w:val="005D0588"/>
     <w:rsid w:val="006264E5"/>
     <w:rsid w:val="00754BC3"/>
     <w:rsid w:val="0077525F"/>
     <w:rsid w:val="007B4558"/>
+    <w:rsid w:val="0086152C"/>
+    <w:rsid w:val="00884021"/>
+    <w:rsid w:val="008F16D8"/>
     <w:rsid w:val="00946EFD"/>
     <w:rsid w:val="009827B6"/>
     <w:rsid w:val="009E112E"/>
+    <w:rsid w:val="00A55505"/>
     <w:rsid w:val="00AB7D2B"/>
     <w:rsid w:val="00B40239"/>
+    <w:rsid w:val="00B467B7"/>
+    <w:rsid w:val="00BB0D9F"/>
     <w:rsid w:val="00BB45D3"/>
+    <w:rsid w:val="00BE5FC6"/>
     <w:rsid w:val="00C46D03"/>
+    <w:rsid w:val="00C5590C"/>
     <w:rsid w:val="00CF253E"/>
+    <w:rsid w:val="00D71D14"/>
     <w:rsid w:val="00D9615B"/>
     <w:rsid w:val="00DB2AF3"/>
+    <w:rsid w:val="00DC24D8"/>
     <w:rsid w:val="00DE4BC5"/>
     <w:rsid w:val="00E33601"/>
     <w:rsid w:val="00E457BA"/>
     <w:rsid w:val="00ED241A"/>
     <w:rsid w:val="00F065E4"/>
     <w:rsid w:val="00F73741"/>
     <w:rsid w:val="00FC2633"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="35BF1DFA"/>
   <w15:docId w15:val="{78EDE5B5-97DD-4257-A125-9A3AC3799222}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4124,55 +3573,128 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:semiHidden/>
     <w:rsid w:val="006264E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB0D9F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB0D9F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB0D9F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB0D9F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB0D9F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C5590C"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="646710787">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="719549820">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4252,51 +3774,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B0D61BB0-69E3-45AA-BCF5-F1095DBF84F5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000B358F" w:rsidRDefault="009A0241">
           <w:r w:rsidRPr="0024301F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -4453,79 +3975,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7658417D-3551-4CBD-B5ED-6F6AA415386E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009E17BB" w:rsidRDefault="006A211C" w:rsidP="006A211C">
           <w:pPr>
             <w:pStyle w:val="B435DC17CE4D4A7093682ABFDD4B799C"/>
           </w:pPr>
           <w:r w:rsidRPr="0024301F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CAD6C0190C054EB0A31F5059E19FF7C7"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="A924AF17862C4FBEA8065E7049E3DC44"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B8A5E525-0556-4FDB-A954-7CC600AA57D6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009E17BB" w:rsidRDefault="006A211C" w:rsidP="006A211C">
           <w:pPr>
             <w:pStyle w:val="A924AF17862C4FBEA8065E7049E3DC44"/>
           </w:pPr>
           <w:r w:rsidRPr="0024301F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -4630,186 +4123,197 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD965E06-ABC8-4CD6-B2D1-C1C7221EB95A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009E17BB" w:rsidRDefault="006A211C" w:rsidP="006A211C">
           <w:pPr>
             <w:pStyle w:val="F7BC434E627043E9BCB66385011175C6"/>
           </w:pPr>
           <w:r w:rsidRPr="0024301F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A0241"/>
     <w:rsid w:val="000B358F"/>
+    <w:rsid w:val="00327653"/>
+    <w:rsid w:val="003875CB"/>
+    <w:rsid w:val="004409E6"/>
     <w:rsid w:val="006A211C"/>
+    <w:rsid w:val="009041A7"/>
     <w:rsid w:val="009A0241"/>
     <w:rsid w:val="009E17BB"/>
+    <w:rsid w:val="00A55505"/>
+    <w:rsid w:val="00B54719"/>
+    <w:rsid w:val="00E968CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5248,51 +4752,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A924AF17862C4FBEA8065E7049E3DC44">
     <w:name w:val="A924AF17862C4FBEA8065E7049E3DC44"/>
     <w:rsid w:val="006A211C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B87C4BD23F3E43D0A6932E13F8F9BE42">
     <w:name w:val="B87C4BD23F3E43D0A6932E13F8F9BE42"/>
     <w:rsid w:val="006A211C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DD1F7B4FDA34442B169248246672BB3">
     <w:name w:val="5DD1F7B4FDA34442B169248246672BB3"/>
     <w:rsid w:val="006A211C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3962E07BA0CB4D9BB469C3BA420DCFD6">
     <w:name w:val="3962E07BA0CB4D9BB469C3BA420DCFD6"/>
     <w:rsid w:val="006A211C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F7BC434E627043E9BCB66385011175C6">
     <w:name w:val="F7BC434E627043E9BCB66385011175C6"/>
     <w:rsid w:val="006A211C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -5593,66 +5097,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{403C27A3-A5A2-4712-9386-3B6B6D8F88C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>401</Words>
-  <Characters>2290</Characters>
+  <Words>344</Words>
+  <Characters>1894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Michele Grimson</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2686</CharactersWithSpaces>
+  <CharactersWithSpaces>2234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Georgia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>